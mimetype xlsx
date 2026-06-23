--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -560,51 +560,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="24" customWidth="1" min="5" max="5"/>
     <col width="24" customWidth="1" min="6" max="6"/>
     <col width="24" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Научно-практическая конференция «АНГАРА-2026» и VIII Круглый стол «ТЕХНОЛОГИИ ОБЕСПЕЧЕНИЯ БЕЗОПАСНОСТИ И КОНТРОЛЯ СОСТОЯНИЯ ГТС»</t>
+          <t>Научно-практическая конференция «АНГАРА-2026» и VIII Круглый стол «Технологии обеспечения безопасности и контроля состояния ГТС»</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Группа</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>21.06 Вс
 Программа Макси (заезд)</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>22.06 Пн
 Программа Макси (Братск)</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>23.06 Вт
 День заезда (Иркутск)</t>
@@ -721,93 +721,93 @@
           <t>09:00 Отъезд остальных участников (1ч)</t>
         </is>
       </c>
       <c r="I4" s="5" t="n"/>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="8" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="B5" s="5" t="n"/>
       <c r="C5" s="9" t="n"/>
       <c r="D5" s="11" t="inlineStr">
         <is>
           <t>10:00 Обед (1ч)
 📍 Столовая рядом с Технопарком</t>
         </is>
       </c>
       <c r="E5" s="7" t="inlineStr">
         <is>
           <t>10:00 ПЛЕНАР (Вариант1 - Технопарк) (1ч)
 📍 ИРНИТУ</t>
         </is>
       </c>
-      <c r="F5" s="10" t="inlineStr">
-[...2 lines deleted...]
-📍 ИГЭС (Эн+ Гидро)</t>
+      <c r="F5" s="11" t="inlineStr">
+        <is>
+          <t>10:00 Обед (1ч)
+📍 Столовая рядом с Технопарком</t>
         </is>
       </c>
       <c r="G5" s="10" t="inlineStr">
         <is>
           <t>10:00 Экскурсия на ИГЭС, гр.4 (1ч)
 📍 ИГЭС (Эн+ Гидро)</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>10:00 Отъезд участников Гидросубботы (1ч)</t>
         </is>
       </c>
       <c r="I5" s="5" t="n"/>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="8" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="B6" s="5" t="n"/>
       <c r="C6" s="9" t="n"/>
       <c r="D6" s="12" t="inlineStr">
         <is>
           <t>11:00 Мастер-классы (1ч)
 📍 ИРНИТУ Технопарк</t>
         </is>
       </c>
       <c r="E6" s="12" t="inlineStr">
         <is>
           <t>11:00 Выставка - открытие (1ч)
 📍 Технопарк ИРНИТУ</t>
         </is>
       </c>
-      <c r="F6" s="11" t="inlineStr">
-[...2 lines deleted...]
-📍 Столовая рядом с Технопарком</t>
+      <c r="F6" s="10" t="inlineStr">
+        <is>
+          <t>11:00 Экскурсия на ИГЭС, гр.3 (1ч)
+📍 ИГЭС (Эн+ Гидро)</t>
         </is>
       </c>
       <c r="G6" s="11" t="inlineStr">
         <is>
           <t>11:00 Обед (1ч)
 📍 Столовая рядом с Технопарком</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>11:00 Стратегическая сессия (1ч)
 📍 ~НОЦ~  БАЙКАЛ</t>
         </is>
       </c>
       <c r="I6" s="5" t="n"/>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="B7" s="5" t="n"/>
       <c r="C7" s="9" t="n"/>
       <c r="D7" s="6" t="inlineStr">
@@ -830,84 +830,84 @@
       </c>
       <c r="G7" s="12" t="inlineStr">
         <is>
           <t>12:00 Выставка - итоги (1ч)
 📍 Технопарк ИРНИТУ</t>
         </is>
       </c>
       <c r="H7" s="5" t="n"/>
       <c r="I7" s="5" t="n"/>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="B8" s="5" t="n"/>
       <c r="C8" s="9" t="n"/>
       <c r="D8" s="9" t="n"/>
       <c r="E8" s="10" t="inlineStr">
         <is>
           <t>13:00 Экскурсия на ИГЭС, гр.2 (1ч)
 📍 ИГЭС (Эн+ Гидро)</t>
         </is>
       </c>
-      <c r="F8" s="13" t="inlineStr">
-[...2 lines deleted...]
-📍 ???</t>
+      <c r="F8" s="12" t="inlineStr">
+        <is>
+          <t>13:00 Натурная секция (1ч)
+📍 Кампус ИРНИТУ или ИГЭС</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
           <t>13:00 Спецсессия "Мониторинг сооружений" (1ч)
 📍 НОЦ Байкал</t>
         </is>
       </c>
       <c r="H8" s="5" t="n"/>
       <c r="I8" s="5" t="n"/>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="B9" s="5" t="n"/>
       <c r="C9" s="9" t="n"/>
       <c r="D9" s="9" t="n"/>
       <c r="E9" s="7" t="inlineStr">
         <is>
           <t>14:00 Секции: КС ГТС, Энерго, Кадры (1ч)
 📍 Технопарк-135, Точка кипения, НОЦ Байкал</t>
         </is>
       </c>
-      <c r="F9" s="12" t="inlineStr">
-[...2 lines deleted...]
-📍 Кампус ИРНИТУ или ИГЭС</t>
+      <c r="F9" s="13" t="inlineStr">
+        <is>
+          <t>14:00 Дружеский ужин (1ч)
+📍 ???</t>
         </is>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
           <t>14:00 Подведение итогов Конференции (1ч)</t>
         </is>
       </c>
       <c r="H9" s="5" t="n"/>
       <c r="I9" s="5" t="n"/>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="B10" s="5" t="n"/>
       <c r="C10" s="9" t="n"/>
       <c r="D10" s="9" t="n"/>
       <c r="E10" s="13" t="inlineStr">
         <is>
           <t>15:00 Гидро-квиз / Органный концерт / Другое (1ч)</t>
         </is>
       </c>
       <c r="F10" s="5" t="n"/>